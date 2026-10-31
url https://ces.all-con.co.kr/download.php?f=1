--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -8,110 +8,110 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pcuser\Documents\@최지영\4. CES 한경 혁신 참관단\410. 신청안내자료\1차_홍보 및 신청안내자료\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF11831C-D38E-49CF-9D95-851E245ABD93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4058E8A2-EA7C-4AFE-9821-16394F4BD1F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1152" yWindow="624" windowWidth="19236" windowHeight="12336" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="참가신청서" sheetId="4" r:id="rId1"/>
     <sheet name="상세일정표" sheetId="8" r:id="rId2"/>
     <sheet name="선택사항" sheetId="5" state="hidden" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Fill" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="1" hidden="1">[1]수리결과!#REF!</definedName>
     <definedName name="_Key1" hidden="1">[1]수리결과!#REF!</definedName>
     <definedName name="_KEY2" localSheetId="1" hidden="1">[2]수리결과!#REF!</definedName>
     <definedName name="_KEY2" hidden="1">[2]수리결과!#REF!</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">0</definedName>
     <definedName name="_Sort" localSheetId="1" hidden="1">[3]수리결과!#REF!</definedName>
     <definedName name="_Sort" hidden="1">[3]수리결과!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">참가신청서!$A$1:$O$26</definedName>
     <definedName name="Z_8EBD0460_4FA1_11D7_849B_000102586B50_.wvu.FilterData" hidden="1">#REF!</definedName>
     <definedName name="Z_E295AFE2_513B_11D7_892B_0004758C79A8_.wvu.FilterData" hidden="1">#REF!</definedName>
     <definedName name="Z_E295AFE2_513B_11D7_892B_0004758C79A8_.wvu.PrintArea" hidden="1">#REF!</definedName>
     <definedName name="Z_E295AFE2_513B_11D7_892B_0004758C79A8_.wvu.PrintTitles" hidden="1">#REF!</definedName>
     <definedName name="고기종24" hidden="1">#REF!</definedName>
     <definedName name="공장예산평가_1분기" hidden="1">#REF!</definedName>
     <definedName name="ㅁㅇㄻㄶㅎㅁ" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="140">
   <si>
     <t>□ 동의함               □ 동의하지 않음</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>프로그램 안내</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>포함내역</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>일정 및 장소</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>상기 내용을 모두 확인하였으며 위와 같이 개인정보의 수집 및 이용에 동의합니다.</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>개인정보 수집 및 이용 동의 안내</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
@@ -407,155 +407,512 @@
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t xml:space="preserve">              </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t xml:space="preserve">서명 :                                      </t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>[한국경제신문]  T. 02-360-4515   |   E. jiyung@hankyung.com</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...27 lines deleted...]
-  <si>
     <t>※ 납부 계좌: 우리은행 485-007518-13-053 (예금주: ㈜한국경제신문)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>라스베가스</t>
     <phoneticPr fontId="26" type="noConversion"/>
   </si>
   <si>
     <t>석식 후</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <t xml:space="preserve">석식 후 </t>
-[...2 lines deleted...]
-  <si>
     <t>날짜 변경선</t>
     <phoneticPr fontId="26" type="noConversion"/>
   </si>
   <si>
     <t>[실리콘밸리 테크투어]</t>
-    <phoneticPr fontId="6" type="noConversion"/>
-[...6 lines deleted...]
-    <t>[샌프란시스코 인사이트 트립] 유니언 스퀘어, 금문교, 피셔맨스워프, 피어39</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>네트워킹 및 전문가 세미나</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>1,140만원</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>참가비 (VAT 별도)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t xml:space="preserve"> ▶ 개인정보의 보유 및 이용기간  </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t xml:space="preserve">
   : 개인정보는 항공 예약 및 발권, 호텔 예약, 여행자보험 가입, 미국전자여행허가(ESTA) 신청을 포함한 참관단 추진 목적으로만 이용되며, 
 사업종료 후 1개월 이내 즉시 폐기되는 점 안내드립니다.</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>주민등록번호
 (여행자보험 가입)</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>미국 LA, 라스베가스, 샌프란시스코 등</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>10:00~12:00</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>1,620만원</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>CES 2027 한경 혁신 참관단 상세일정표</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>※ 최종 일정표는 현지 상황에 따라 일부 변경될 수 있습니다.</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+1월4일
+(월)</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>인    천</t>
+    <phoneticPr fontId="27" type="noConversion"/>
+  </si>
+  <si>
+    <t>인천국제공항 미팅 후 개별 출국수속</t>
+    <phoneticPr fontId="28" type="noConversion"/>
+  </si>
+  <si>
+    <t>인천국제공항 출발  → 로스앤젤레스 향발</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>로스앤젤레스</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">로스앤젤레스 도착 및 입국심사 후 세관심사 </t>
+    <phoneticPr fontId="27" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">가이드와 공항 미팅 후 다운타운으로 이동 </t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>전용차량</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">[LA 인사이트 트립] </t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> - 할리우드 명예의 거리, 차이니스 극장, 코닥 극장 등</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>로스앤젤레스 출발 → 라스베가스 이동 (약 4시간 30분~5시간 소요)</t>
+    <phoneticPr fontId="27" type="noConversion"/>
+  </si>
+  <si>
+    <t>라스베가스 도착 후 석식</t>
+    <phoneticPr fontId="27" type="noConversion"/>
+  </si>
+  <si>
+    <t>CES 배지 픽업 후 호텔 체크인</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>HOTEL : Caesars Palace Hotel &amp; Casino (5성급)</t>
+    <phoneticPr fontId="27" type="noConversion"/>
+  </si>
+  <si>
+    <t>1월5일
+(화)</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>조식 후 라스베가스 출발 (약 2시간 30분~3시간 소요)</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>호텔 투숙 및 휴식</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>1월6일
+(수)</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>호텔 내 식당 조식(개별매식)</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>라스베가스 컨벤션 센터 이동</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>▲ CES 2027 참관 Day 1</t>
+    <phoneticPr fontId="27" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">호텔 투숙 및 휴식 </t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>1월7일
+(목)</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>▲ CES 2027 참관 Day 2</t>
+    <phoneticPr fontId="27" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> - 테크가이드 부스투어①</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">석식 후 </t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>[옵션선택] 스피어(Sphere) 공연 관람</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">호텔 투숙 및 휴식 </t>
+    <phoneticPr fontId="27" type="noConversion"/>
+  </si>
+  <si>
+    <t>1월8일
+(금)</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>호텔 내 식당 조식(개별매식) 후 체크아웃</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>▲ CES 2027 참관 Day 3</t>
+    <phoneticPr fontId="27" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> - 테크가이드 부스투어②</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>석식 후 공항으로 이동</t>
+    <phoneticPr fontId="27" type="noConversion"/>
+  </si>
+  <si>
+    <t>샌프란시스코</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>국내선으로 라스베이거스 출발 → 샌프란시스코 향발</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>1월9일
+(토)</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>호텔 조식 후 체크아웃</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">중식 후 </t>
+    <phoneticPr fontId="27" type="noConversion"/>
+  </si>
+  <si>
+    <t>석식 후 공항으로 이동하여 국제선 체크인</t>
+    <phoneticPr fontId="27" type="noConversion"/>
+  </si>
+  <si>
+    <t>샌프란시스코 출발 → 인천국제공항 향발</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>1월10일
+(일)</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>1월11일
+(월)</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>인천국제공항 도착 후 개별 해산</t>
+    <phoneticPr fontId="27" type="noConversion"/>
+  </si>
+  <si>
+    <t>『CES 2027 한경 혁신 참관단』에 참가하고자 위와 같이 신청합니다. 본 참가신청서에 서명(날인)한 경우 본 신청을 이행할 권한과 의무가 부여되었음을 확인합니다.</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>CES</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="26"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t>2027 한경 혁신</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="26"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t>참관단 연수 참가신청서</t>
+    </r>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>(객실)
+1인실 신청 시,
+추가비용 200만원</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> (항공)
+아시아나항공
+ (호텔) 
+Caesars Palace
+Hotel &amp; Casino</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> ※ 아래 내용을 기재하신 후 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve">[①참가신청서 ② 여권사본 ③ 사업자등록증] </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve">과 함께 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t>jiyung@hankyung.com</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t>로 송부 부탁드립니다. 
+ ※ 신청서 제출 이후 [1차 계약금(400만원) 납부 → 2차 잔금 납부 → 최종 신청 완료] 순서로 진행됩니다. 
+ ※ 여권은 잔여 유효기간이 8개월 이상 남아있는 복수여권에 한하며, 신청 시 여권과 동일한 영문 성함을 사용해주시기 바랍니다.</t>
+    </r>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Segoe UI Symbol"/>
+        <family val="3"/>
+      </rPr>
+      <t>▪</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="3"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t>항공</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="3"/>
+      </rPr>
+      <t>·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve">숙박 업그레이드 시 추가 비용이 발생하며, 비즈니스석의 경우 좌석 상황에 따라 비용 상승 혹은 신청이 어려울 수 있습니다.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Segoe UI Symbol"/>
+        <family val="3"/>
+      </rPr>
+      <t>▪</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="3"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t>신청기한 마감 후는 항공</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="3"/>
+      </rPr>
+      <t>·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve">숙박 등 참가비가 인상될 수 있으며, 모집인원이 적을 시 참관단 운영은 취소되거나 변경될 수 있습니다. </t>
+    </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Segoe UI Symbol"/>
         <family val="3"/>
       </rPr>
       <t>▪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="3"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
@@ -1113,51 +1470,70 @@
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t>않으며</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="3"/>
       </rPr>
       <t xml:space="preserve">, </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
-      <t>근무일</t>
+      <t>근무일(평일 09</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="3"/>
+      </rPr>
+      <t>~18</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t>시)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="3"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t>기준으로</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
@@ -1165,507 +1541,172 @@
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t>적용됩니다</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="3"/>
       </rPr>
       <t>.</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <t>10:00~12:00</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve">▶ 개인 정보 수집 및 이용 목적 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve">
+   : CES 2027 한경 혁신 참관단 </t>
+    </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
-    <t>1,620만원</t>
-[...224 lines deleted...]
-    <t>『CES 2027 한경 혁신 참관단』에 참가하고자 위와 같이 신청합니다. 본 참가신청서에 서명(날인)한 경우 본 신청을 이행할 권한과 의무가 부여되었음을 확인합니다.</t>
+    <t>당사는 'CES 2027 한경 혁신 참관단' 추진을 위해 아래와 같이 귀하의 정보를 수집 및 이용하고자 합니다. 수집되는 정보는 행사 참석을 위해 반드시 필요한 사항으로, 동의하지 않으실 경우 신청에 제한이 있을 수 있습니다.</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>CES</t>
-[...108 lines deleted...]
-      <t xml:space="preserve"> • 왕복 항공 및 호텔 숙박 (5성급)
+      <t xml:space="preserve"> • 왕복 항공 및 5성급 호텔 숙박
  • 전 일정 식사, CES 등록 및 전문 테크가이드, 현지 교통편, ESTA 발급대행, 여행자보험 등 포함
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
-      <t xml:space="preserve"> • 기준 환율 1,370원 적용 (송금 보낼 때 기준이며, 최종 결제 시점의 환율에 따라 비용이 변동될 수 있음)
+      <t xml:space="preserve"> • 기준 환율 1,370원 적용 (최종 결제 시점의 환율에 따라 비용이 변동될 수 있음)
  • 신청기한 마감 후에는 항공, 호텔요금 등 참가비가 인상될 수 있습니다. </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t xml:space="preserve">
  ※ 상기 내용은 현지 상황에 따라 변동될 수 있습니다.</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
+    <t xml:space="preserve"> - 오전 자율 참관 및 중식</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>CES 2027 개막 기조연설 참관</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> - 루카스 내러티브 아트 뮤지엄</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> - 오전 자율 참관</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t>샌프란시스코(오클랜드) 도착 후 실리콘밸리 이동</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>석식 후 호텔 이동 및 체크인</t>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <t>[실리콘밸리 기업방문 세션]</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> - 실리콘밸리 주요 혁신기업 탐방</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> - 스탠퍼드대학교 캠퍼스 투어</t>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
     <r>
-      <rPr>
-[...4 lines deleted...]
-      <t>▪</t>
+      <t xml:space="preserve">[라스베가스 이문화 체험] </t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...7 lines deleted...]
-        <sz val="10"/>
+        <sz val="16"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
-      <t>항공</t>
+      <t>레드락 캐니언, 후버댐</t>
+    </r>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">[샌프란시스코 인사이트 트립] </t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...7 lines deleted...]
-        <sz val="10"/>
+        <sz val="16"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
-      <t xml:space="preserve">숙박 업그레이드 시 추가 비용이 발생하며, 비즈니스석의 경우 좌석 상황에 따라 비용 상승 혹은 신청이 어려울 수 있습니다.
-[...42 lines deleted...]
-      <t xml:space="preserve">숙박 등 참가비가 인상될 수 있으며, 모집인원이 적을 시 참관단 운영은 취소되거나 변경될 수 있습니다. </t>
+      <t>금문교, 유니언 스퀘어, 피셔맨스워프 등</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="mm&quot;월&quot;\ dd&quot;일&quot;"/>
   </numFmts>
   <fonts count="61">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="129"/>
@@ -3260,50 +3301,203 @@
     </xf>
     <xf numFmtId="20" fontId="34" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="40" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="9" borderId="23" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="34" fillId="0" borderId="23" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="9" borderId="18" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="4" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="16" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="16" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="31" fontId="18" fillId="5" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="31" fontId="18" fillId="5" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="17" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="17" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3341,379 +3535,226 @@
     </xf>
     <xf numFmtId="0" fontId="49" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="3" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="3" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="3" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="8" borderId="41" xfId="5" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="8" borderId="1" xfId="5" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="8" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="8" borderId="66" xfId="5" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="12" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="5" borderId="51" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="5" borderId="52" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="5" borderId="61" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="52" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="52" fillId="0" borderId="39" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="52" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="36" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="62" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="18" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="18" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="18" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="31" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="28" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="29" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="21" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="18" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="18" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="18" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="31" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="29" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="63" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="64" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="52" fillId="0" borderId="63" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="52" fillId="0" borderId="64" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="26" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="27" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="2" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="18" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="18" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="18" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="34" fillId="8" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="8" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="8" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="52" fillId="0" borderId="63" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="52" fillId="0" borderId="39" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="26" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="42" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="21" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="27" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="22" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="58" fillId="2" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="8" borderId="41" xfId="4" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="8" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="8" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="10" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="10" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="10" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="10" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="47" fillId="10" borderId="41" xfId="4" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="18" borderId="41" xfId="4" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...67 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="60% - 강조색5 2" xfId="3" xr:uid="{C6D63D37-09CF-4573-A7DF-5E1B19866717}"/>
     <cellStyle name="쉼표 [0] 2" xfId="6" xr:uid="{11A65B57-04AC-4069-8B44-B3456EB46380}"/>
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 10" xfId="7" xr:uid="{EB5D8271-8158-4DA4-BA96-303D9D76934A}"/>
     <cellStyle name="표준 15 2" xfId="10" xr:uid="{20C7EFD8-89A3-4FC1-8711-7C2F7FA65909}"/>
     <cellStyle name="표준 2" xfId="2" xr:uid="{F4B10843-1575-4F3A-B96C-E3520E8DEA3D}"/>
     <cellStyle name="표준 2 2" xfId="4" xr:uid="{C3824949-C7BB-4A75-B51A-17B8026F49F5}"/>
     <cellStyle name="표준 2 2 2" xfId="11" xr:uid="{D4BD21EF-8641-4691-94F1-94D952B59587}"/>
     <cellStyle name="표준 2 2 3" xfId="12" xr:uid="{AC9D9470-379A-495E-9FA4-1E65C0798198}"/>
     <cellStyle name="표준 2 3" xfId="8" xr:uid="{3C4DC992-346C-44A8-B3DC-40F59335EA12}"/>
     <cellStyle name="표준 3" xfId="5" xr:uid="{DB4DDCBF-E346-43E7-AE9A-5D6F96320560}"/>
     <cellStyle name="표준 3 2 3" xfId="9" xr:uid="{A66A08EB-61CF-4869-88E3-C715E4667D3F}"/>
     <cellStyle name="하이퍼링크" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCCCFF"/>
       <color rgb="FF0000FF"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FF006666"/>
@@ -5902,51 +5943,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19CCDF85-AA77-4ABE-802D-B783E7480B77}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -5971,51 +6012,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3A16C85-7B95-47F5-8C7B-FF6DBFB76634}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6040,51 +6081,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85D118B3-9712-4121-B86D-B96A7C8E7553}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6109,51 +6150,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{042EA9DD-687A-4508-B80B-84568D9C5303}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6178,51 +6219,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A89A6994-ED78-4D7C-B798-632E4ECC1F2A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6247,51 +6288,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0253958-479F-40B5-8C02-582181D864E2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6316,51 +6357,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2FEB01E-81C7-4322-9C0A-4F994E13E6DA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6385,51 +6426,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{002A4A40-56D9-41A8-B864-C55F2552AA7B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6454,51 +6495,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09C15C4A-A9FD-4EBA-AA26-FC73C067BD71}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6523,51 +6564,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B733B987-1759-4688-B853-5C3B10DF9EFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6592,51 +6633,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8BF5385-7A87-4DA5-AE26-082A7B196479}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6661,51 +6702,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAC91AF8-4630-4338-AB0E-3B18231D5E00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6730,51 +6771,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{295C22B6-0B6D-4CF5-AC7F-83352C984F61}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6799,51 +6840,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB9AB949-2F8F-48B4-AF5B-A947DA0BDE52}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6868,51 +6909,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC63300C-D28A-4AF1-BD68-905F2BDAAE40}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -6937,51 +6978,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CD96C7A-BC38-4C16-B6E3-1D241E44162B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7006,51 +7047,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AB8A4F1-AD9C-4DC8-A30D-4AAD50D4444B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7075,51 +7116,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2252EEB0-72E2-43C0-9052-3736C745C959}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7144,51 +7185,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1E822CD-F64A-4001-8F83-B2CB0DBB7452}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7213,51 +7254,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DE47B2E-2F3F-4A80-9043-5808882DBA27}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7282,51 +7323,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAC7864F-2107-41D2-BA71-031FC16C9CE2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7351,51 +7392,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1B82CE1-7630-4ED9-845D-63E9367F79AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7420,51 +7461,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64090272-C910-451F-B53E-8891E60054B3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7489,51 +7530,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52299677-9D66-44C1-861D-973F022D5C96}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7558,51 +7599,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92E8166B-ADDF-4321-923F-F42B308FDB50}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7627,51 +7668,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CC556BD-4534-40FD-B6DC-9E36ED253F15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7696,51 +7737,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F27E5E8E-11A8-4804-87B9-B6A84A37C474}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7765,51 +7806,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EB1CFA5-72FA-40C5-A7F7-C39DA5C59E2E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7834,51 +7875,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{933957E4-EE23-4DDF-8CE1-6C0DF246732C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7903,51 +7944,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{133F4811-2186-474C-87D7-CD8D4B7200E6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -7972,51 +8013,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EA984AE-4039-4C14-B6E7-930313D26590}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8041,51 +8082,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FCB4B85-7FB2-4D9B-977D-0CDDC05887D0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8110,51 +8151,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8097A4A-0CEF-4E00-9788-76DA3433B222}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8179,51 +8220,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFB71148-9118-4BF3-A855-6AE9BDF001C3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8248,51 +8289,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3DF758B-3C52-4788-8C16-3CD514EC3574}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8317,51 +8358,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D7B73C8-0001-406C-B12A-20CA6FB4949A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8386,51 +8427,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15D8740A-136A-4359-9545-D8CD624FB5D8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8455,51 +8496,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B64BE45-6C16-4636-B246-297CA68FD8C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8524,51 +8565,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E83A6574-B99C-447C-AAED-E30703ACCADE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8593,51 +8634,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B2FC496-71C1-4FB2-A981-87AB2AAD840C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8662,51 +8703,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ECB9DDB-2995-46E2-BB08-9FA9F05FB8D8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8731,51 +8772,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EDB4E55-2527-4FE5-9BE7-B0F7C3C1432C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8800,51 +8841,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{466D320D-A1C7-4BCB-810C-9D7E8A77425E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8869,51 +8910,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8EBFA1C-A8E5-4E48-889D-DC44FC3A9597}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -8938,51 +8979,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7AA2604-E1ED-4CD3-9588-43032BD84DF0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9007,51 +9048,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCAE44D5-DFA9-4B35-BF5E-55B6D06C5C3B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9076,51 +9117,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{595407A6-44B5-49E4-AB3A-E835281B8926}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9145,51 +9186,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADF3565B-7817-434F-B87B-5EA681AEABBC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9214,51 +9255,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE69D0DC-3165-4808-9C64-376343671A67}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9283,51 +9324,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E496D63-69C2-45F4-8751-41DB3F15FAD6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9352,51 +9393,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D1F717-51E9-464A-AA5C-9EC06484348F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9421,51 +9462,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55D44D0D-6B95-43DC-A6D6-4FF698B32899}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9490,51 +9531,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B931B05D-524F-4354-BE44-71FC04A95AE6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9559,51 +9600,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34FE8AF0-D29D-4C5F-8D8B-60774F8779F0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9628,51 +9669,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7240EB05-31EF-4082-B44B-4C7FCF898C85}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9697,51 +9738,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E401F2D6-4E6A-442F-AD10-ABCEC757C835}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9766,51 +9807,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FE32CEE-0EDF-42CD-BA4D-45F6053C12E3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9835,51 +9876,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA25B9EA-F8CE-4593-9442-1667643B3200}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9904,51 +9945,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3BBB03B-C834-46EE-82F8-54A33E2CD481}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -9973,51 +10014,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F80AB38F-DB4D-4EFF-810E-D6B3705E2BD8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10042,51 +10083,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D82C1045-4FC4-491D-978A-7A133A406CBC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10111,51 +10152,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FEC9637-77F5-49F0-8240-F2FECD4474C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10180,51 +10221,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5645D0FA-9C8B-4E85-8589-B8FBD56E92A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10249,51 +10290,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38FABB6E-4419-46D4-A6BE-D240DDE1B7B9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10318,51 +10359,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FBBDAD2-9634-4A7B-9042-411E3172793F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10387,51 +10428,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02A49D8F-3D92-4C29-83B2-392A5C46C9E9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10456,51 +10497,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55FBB350-31C2-422A-A537-30A59987B822}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10525,51 +10566,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EB0D2D9-9049-4F12-946E-79DEF20FEB18}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10594,51 +10635,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63A2EDE5-1A66-41FA-907D-266C77B4C59D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10663,51 +10704,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98E12481-063D-44D2-9D62-0E1EAEB03F70}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10732,51 +10773,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9B029A7-C38C-4675-806D-933F37DE4B93}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10801,51 +10842,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D5E1E3F-CF07-4B3C-8110-84BA16199778}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10870,51 +10911,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C612AA9-363E-407C-8AA7-F39D4DA15A2F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -10939,51 +10980,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448493A-3740-44D1-9588-58BFDEF7F056}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11008,51 +11049,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{532DB78A-43F7-41B4-8F97-9513DAAF81AD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11077,51 +11118,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BFA0034-7248-45D5-8BF0-FCC10031D60D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11146,51 +11187,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19631FB8-5529-431B-8445-C15414BD1DB0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11215,51 +11256,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34C6CC08-34C0-405F-B4F9-F4124B33B616}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11284,51 +11325,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D832C2F-5BCC-450C-A3DC-7A9CF09D983A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11353,51 +11394,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C246D286-FA6A-4DBD-BB10-E69F96E6EEED}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11422,51 +11463,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3157133E-417F-4698-833C-642FBA986AD4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11491,51 +11532,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9711783-242E-4215-B2A9-A48114DAD18E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11560,51 +11601,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8319F50D-6FC6-4DB1-825F-8E48FC0D125E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11629,51 +11670,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{844B1D82-36B1-43D0-AD4B-0169A2A5632F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11698,51 +11739,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70F45A70-5CB7-4A99-8031-8C80CE472F89}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11767,51 +11808,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{424A8F1A-3137-426A-BB8E-188A7F5650BC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11836,51 +11877,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D811C52-BAA8-42CE-9036-C13E09C54744}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11905,51 +11946,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7F9E49-EDE2-4226-A52B-2A9169A5F887}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -11974,51 +12015,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{322B196F-E736-4417-A3EF-49A53506CA89}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12043,51 +12084,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{422EB30A-02CF-40D5-A9FD-05C7815822C6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12112,51 +12153,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2B74B64-31C0-4F60-BAA4-D92B9D486282}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12181,51 +12222,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6212D354-188E-4118-ACAD-D6BDF18A96FC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12250,51 +12291,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4564A20-6814-4639-B4DE-A83734115A6E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12319,51 +12360,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="125" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06AF42C0-3C03-4C65-8EEA-F8E7808E3647}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12388,51 +12429,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="126" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D67D5AE-C1AF-4796-834D-9F6F4368DFC5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12457,51 +12498,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="127" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50A49480-2C78-42BA-B0F2-1B9CF44B72DA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12526,51 +12567,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFDE4851-6B26-44E1-AC95-3D09E3AEF9A2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12595,51 +12636,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="129" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C344858-D901-4B4A-A5FB-0D22B3DC5602}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12664,51 +12705,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26F9A091-4106-4FCD-B5E2-6EA0BD9DF2B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12733,51 +12774,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="131" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0962D18C-BDFE-4E95-ABDC-5FB420CE5544}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12802,51 +12843,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{852ACEF1-901B-457F-B6BF-BCD5C6FC1A85}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12871,51 +12912,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="133" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E049D4A0-D569-400A-B346-304FDA0789F4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -12940,51 +12981,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="134" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88F2F57B-F1D5-42F5-93CE-8EFBF5A3DAC7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13009,51 +13050,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="135" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5F1BEE1-FE11-4AF9-8BA1-25C1B7FC7BFF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13078,51 +13119,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="136" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F35E075-21A3-4610-A542-E7E988B283F9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13147,51 +13188,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="137" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAF66CC5-9187-4C05-AF62-D59DB4A0BE59}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13216,51 +13257,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="138" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B26A7AD-D7A4-41DF-AB72-596A971CE9C0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13285,51 +13326,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="139" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1865508-B308-468D-9F07-2D616F18D350}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13354,51 +13395,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="140" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B248083-F72B-4014-B4F8-EBB273AA4959}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13423,51 +13464,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="141" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76AAC88E-3310-49D1-98F0-42C1A3A67E76}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13492,51 +13533,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="142" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EB9621B-243A-49D4-91B4-6CF8E1840BA0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13561,51 +13602,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="143" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4056108-767E-4B71-A0B0-9886D356E842}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13630,51 +13671,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="144" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCA156D0-C234-4043-B6BE-517F0E2DF94E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13699,51 +13740,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="145" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A8EAD0E-2EE0-4FD4-9767-45991EB34FB5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13768,51 +13809,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{163574C1-C356-4E8D-BED6-CC842EF24781}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13837,51 +13878,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="147" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7DFDBD6-D40B-42C2-8DAE-ADBE0D4BEF0B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13906,51 +13947,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBDD17F6-27EC-4008-B0B7-4B4A7AC6EA04}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -13975,51 +14016,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="149" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C30BB3E-5B69-4AB0-A141-5F966C4C11EF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -14044,51 +14085,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CCE34F3-D5C7-42B4-B60B-588B75756DCA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -14113,51 +14154,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9525" cy="9525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="151" name="LtImgS" descr="http://asp.http.or.kr/%5bsr%5d.gif?r=r1347957948164543421569&amp;cdkey=seaview&amp;surl=http%3A%2F%2Fgoexpo.co.kr%2Fread.asp%3Ftable_name%3Dpds%26r_no%3D4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7C0C177-38A0-44A9-919E-F0BD6CF658CD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -14629,441 +14670,441 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@hankyung.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C50C780-8D09-4B17-BD15-FA2288709462}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X1001"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="F6" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="P17" sqref="P17"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7:A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="32" style="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.44140625" style="1" customWidth="1"/>
     <col min="4" max="5" width="22.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="20.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="22.88671875" style="1" customWidth="1"/>
     <col min="8" max="9" width="13.88671875" style="1" customWidth="1"/>
     <col min="10" max="10" width="21.109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="16.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="20.44140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="15" style="1" customWidth="1"/>
     <col min="14" max="15" width="16.21875" style="1" customWidth="1"/>
     <col min="16" max="24" width="8.6640625" style="1" customWidth="1"/>
     <col min="25" max="16384" width="14.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="66.599999999999994" customHeight="1"/>
     <row r="2" spans="1:24" ht="49.95" customHeight="1" thickBot="1">
-      <c r="A2" s="108" t="s">
-        <v>134</v>
+      <c r="A2" s="67" t="s">
+        <v>120</v>
       </c>
-      <c r="B2" s="108"/>
-[...12 lines deleted...]
-      <c r="O2" s="108"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
     </row>
     <row r="3" spans="1:24" ht="63" customHeight="1" thickBot="1">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="111" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="61"/>
-[...2 lines deleted...]
-        <v>137</v>
+      <c r="B3" s="112"/>
+      <c r="C3" s="112"/>
+      <c r="D3" s="113" t="s">
+        <v>123</v>
       </c>
-      <c r="E3" s="62"/>
-[...9 lines deleted...]
-      <c r="O3" s="63"/>
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="113"/>
+      <c r="M3" s="113"/>
+      <c r="N3" s="113"/>
+      <c r="O3" s="114"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
     </row>
     <row r="4" spans="1:24" ht="24.6" customHeight="1" thickBot="1">
       <c r="A4" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="64" t="s">
-        <v>63</v>
+      <c r="B4" s="115" t="s">
+        <v>61</v>
       </c>
-      <c r="C4" s="64"/>
-[...11 lines deleted...]
-      <c r="O4" s="65"/>
+      <c r="C4" s="115"/>
+      <c r="D4" s="115"/>
+      <c r="E4" s="115"/>
+      <c r="F4" s="115"/>
+      <c r="G4" s="115"/>
+      <c r="H4" s="115"/>
+      <c r="I4" s="115"/>
+      <c r="J4" s="115"/>
+      <c r="K4" s="115"/>
+      <c r="L4" s="115"/>
+      <c r="M4" s="115"/>
+      <c r="N4" s="115"/>
+      <c r="O4" s="116"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
     <row r="5" spans="1:24" ht="24.6" customHeight="1">
-      <c r="A5" s="72" t="s">
+      <c r="A5" s="123" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="73"/>
-[...12 lines deleted...]
-      <c r="O5" s="74"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="124"/>
+      <c r="D5" s="124"/>
+      <c r="E5" s="124"/>
+      <c r="F5" s="124"/>
+      <c r="G5" s="124"/>
+      <c r="H5" s="124"/>
+      <c r="I5" s="124"/>
+      <c r="J5" s="124"/>
+      <c r="K5" s="124"/>
+      <c r="L5" s="124"/>
+      <c r="M5" s="124"/>
+      <c r="N5" s="124"/>
+      <c r="O5" s="125"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
     <row r="6" spans="1:24" s="22" customFormat="1" ht="28.8" customHeight="1">
-      <c r="A6" s="69" t="s">
+      <c r="A6" s="120" t="s">
+        <v>68</v>
+      </c>
+      <c r="B6" s="121"/>
+      <c r="C6" s="121"/>
+      <c r="D6" s="121"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="G6" s="127"/>
+      <c r="H6" s="127"/>
+      <c r="I6" s="127"/>
+      <c r="J6" s="127"/>
+      <c r="K6" s="128"/>
+      <c r="L6" s="126" t="s">
+        <v>3</v>
+      </c>
+      <c r="M6" s="126"/>
+      <c r="N6" s="126"/>
+      <c r="O6" s="126"/>
+    </row>
+    <row r="7" spans="1:24" ht="36.6" customHeight="1">
+      <c r="A7" s="117" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="118" t="s">
         <v>73</v>
       </c>
-      <c r="B6" s="70"/>
-[...4 lines deleted...]
-        <v>2</v>
+      <c r="C7" s="118"/>
+      <c r="D7" s="60" t="s">
+        <v>121</v>
       </c>
-      <c r="G6" s="76"/>
-[...5 lines deleted...]
-        <v>3</v>
+      <c r="E7" s="119" t="s">
+        <v>122</v>
       </c>
-      <c r="M6" s="75"/>
-[...5 lines deleted...]
-        <v>35</v>
+      <c r="F7" s="129" t="s">
+        <v>128</v>
       </c>
-      <c r="B7" s="67" t="s">
-[...17 lines deleted...]
-      <c r="L7" s="109" t="s">
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="130"/>
+      <c r="J7" s="130"/>
+      <c r="K7" s="131"/>
+      <c r="L7" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="M7" s="71" t="s">
+      <c r="M7" s="122" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="71"/>
-      <c r="O7" s="71"/>
+      <c r="N7" s="122"/>
+      <c r="O7" s="122"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
     <row r="8" spans="1:24" ht="36.6" customHeight="1">
-      <c r="A8" s="66"/>
-[...13 lines deleted...]
-      <c r="O8" s="71"/>
+      <c r="A8" s="117"/>
+      <c r="B8" s="118"/>
+      <c r="C8" s="118"/>
+      <c r="D8" s="61"/>
+      <c r="E8" s="119"/>
+      <c r="F8" s="132"/>
+      <c r="G8" s="133"/>
+      <c r="H8" s="133"/>
+      <c r="I8" s="133"/>
+      <c r="J8" s="133"/>
+      <c r="K8" s="134"/>
+      <c r="L8" s="68"/>
+      <c r="M8" s="122"/>
+      <c r="N8" s="122"/>
+      <c r="O8" s="122"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
     <row r="9" spans="1:24" ht="36.6" customHeight="1">
-      <c r="A9" s="66" t="s">
+      <c r="A9" s="117" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="67" t="s">
-        <v>72</v>
+      <c r="B9" s="118" t="s">
+        <v>67</v>
       </c>
-      <c r="C9" s="67"/>
-[...8 lines deleted...]
-      <c r="L9" s="75" t="s">
+      <c r="C9" s="118"/>
+      <c r="D9" s="61"/>
+      <c r="E9" s="119"/>
+      <c r="F9" s="132"/>
+      <c r="G9" s="133"/>
+      <c r="H9" s="133"/>
+      <c r="I9" s="133"/>
+      <c r="J9" s="133"/>
+      <c r="K9" s="134"/>
+      <c r="L9" s="126" t="s">
         <v>24</v>
       </c>
-      <c r="M9" s="67" t="s">
-        <v>76</v>
+      <c r="M9" s="118" t="s">
+        <v>71</v>
       </c>
-      <c r="N9" s="67"/>
-      <c r="O9" s="67"/>
+      <c r="N9" s="118"/>
+      <c r="O9" s="118"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
     <row r="10" spans="1:24" ht="36.6" customHeight="1">
-      <c r="A10" s="66"/>
-[...13 lines deleted...]
-      <c r="O10" s="67"/>
+      <c r="A10" s="117"/>
+      <c r="B10" s="118"/>
+      <c r="C10" s="118"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="119"/>
+      <c r="F10" s="135"/>
+      <c r="G10" s="136"/>
+      <c r="H10" s="136"/>
+      <c r="I10" s="136"/>
+      <c r="J10" s="136"/>
+      <c r="K10" s="137"/>
+      <c r="L10" s="126"/>
+      <c r="M10" s="118"/>
+      <c r="N10" s="118"/>
+      <c r="O10" s="118"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
     <row r="11" spans="1:24" ht="24.6" customHeight="1">
-      <c r="A11" s="96" t="s">
+      <c r="A11" s="98" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="97"/>
-[...12 lines deleted...]
-      <c r="O11" s="98"/>
+      <c r="B11" s="99"/>
+      <c r="C11" s="99"/>
+      <c r="D11" s="99"/>
+      <c r="E11" s="99"/>
+      <c r="F11" s="99"/>
+      <c r="G11" s="99"/>
+      <c r="H11" s="99"/>
+      <c r="I11" s="99"/>
+      <c r="J11" s="99"/>
+      <c r="K11" s="99"/>
+      <c r="L11" s="99"/>
+      <c r="M11" s="99"/>
+      <c r="N11" s="99"/>
+      <c r="O11" s="100"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
     <row r="12" spans="1:24" ht="26.4" customHeight="1">
-      <c r="A12" s="134" t="s">
+      <c r="A12" s="94" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="90" t="s">
+      <c r="B12" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="90"/>
-      <c r="D12" s="99" t="s">
+      <c r="C12" s="93"/>
+      <c r="D12" s="101" t="s">
         <v>52</v>
       </c>
-      <c r="E12" s="99"/>
-      <c r="F12" s="99" t="s">
+      <c r="E12" s="101"/>
+      <c r="F12" s="101" t="s">
         <v>51</v>
       </c>
-      <c r="G12" s="99"/>
-      <c r="H12" s="99" t="s">
+      <c r="G12" s="101"/>
+      <c r="H12" s="101" t="s">
         <v>21</v>
       </c>
-      <c r="I12" s="99"/>
-[...1 lines deleted...]
-        <v>75</v>
+      <c r="I12" s="101"/>
+      <c r="J12" s="102" t="s">
+        <v>70</v>
       </c>
-      <c r="K12" s="90" t="s">
+      <c r="K12" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="L12" s="90" t="s">
+      <c r="L12" s="93" t="s">
         <v>10</v>
       </c>
       <c r="M12" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="N12" s="91" t="s">
+      <c r="N12" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="O12" s="92"/>
+      <c r="O12" s="107"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
     <row r="13" spans="1:24" s="5" customFormat="1" ht="26.4" customHeight="1">
-      <c r="A13" s="134"/>
+      <c r="A13" s="94"/>
       <c r="B13" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="29" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="27" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="27" t="s">
         <v>7</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>6</v>
       </c>
       <c r="G13" s="27" t="s">
         <v>7</v>
       </c>
       <c r="H13" s="27" t="s">
         <v>6</v>
       </c>
       <c r="I13" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="J13" s="90"/>
-[...1 lines deleted...]
-      <c r="L13" s="90"/>
+      <c r="J13" s="93"/>
+      <c r="K13" s="93"/>
+      <c r="L13" s="93"/>
       <c r="M13" s="30" t="s">
         <v>48</v>
       </c>
       <c r="N13" s="30" t="s">
         <v>25</v>
       </c>
       <c r="O13" s="31" t="s">
         <v>38</v>
       </c>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
     </row>
     <row r="14" spans="1:24" ht="28.8" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>11</v>
@@ -15124,328 +15165,328 @@
       <c r="B15" s="17"/>
       <c r="C15" s="18"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="19"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="10"/>
       <c r="O15" s="11"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
     <row r="16" spans="1:24" ht="24.6" customHeight="1">
-      <c r="A16" s="93" t="s">
+      <c r="A16" s="108" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="94"/>
-[...12 lines deleted...]
-      <c r="O16" s="95"/>
+      <c r="B16" s="109"/>
+      <c r="C16" s="109"/>
+      <c r="D16" s="109"/>
+      <c r="E16" s="109"/>
+      <c r="F16" s="109"/>
+      <c r="G16" s="109"/>
+      <c r="H16" s="109"/>
+      <c r="I16" s="109"/>
+      <c r="J16" s="109"/>
+      <c r="K16" s="109"/>
+      <c r="L16" s="109"/>
+      <c r="M16" s="109"/>
+      <c r="N16" s="109"/>
+      <c r="O16" s="110"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
     </row>
     <row r="17" spans="1:24" ht="49.2" customHeight="1" thickBot="1">
-      <c r="A17" s="128" t="s">
-        <v>139</v>
+      <c r="A17" s="87" t="s">
+        <v>124</v>
       </c>
-      <c r="B17" s="129"/>
-[...12 lines deleted...]
-      <c r="O17" s="130"/>
+      <c r="B17" s="88"/>
+      <c r="C17" s="88"/>
+      <c r="D17" s="88"/>
+      <c r="E17" s="88"/>
+      <c r="F17" s="88"/>
+      <c r="G17" s="88"/>
+      <c r="H17" s="88"/>
+      <c r="I17" s="88"/>
+      <c r="J17" s="88"/>
+      <c r="K17" s="88"/>
+      <c r="L17" s="88"/>
+      <c r="M17" s="88"/>
+      <c r="N17" s="88"/>
+      <c r="O17" s="89"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
     </row>
     <row r="18" spans="1:24" ht="24.6" customHeight="1">
-      <c r="A18" s="131" t="s">
+      <c r="A18" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="132"/>
-[...12 lines deleted...]
-      <c r="O18" s="133"/>
+      <c r="B18" s="91"/>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="91"/>
+      <c r="I18" s="91"/>
+      <c r="J18" s="91"/>
+      <c r="K18" s="91"/>
+      <c r="L18" s="91"/>
+      <c r="M18" s="91"/>
+      <c r="N18" s="91"/>
+      <c r="O18" s="92"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
     </row>
     <row r="19" spans="1:24" ht="26.4" customHeight="1">
-      <c r="A19" s="135" t="s">
-        <v>62</v>
+      <c r="A19" s="95" t="s">
+        <v>127</v>
       </c>
-      <c r="B19" s="136"/>
-[...12 lines deleted...]
-      <c r="O19" s="137"/>
+      <c r="B19" s="96"/>
+      <c r="C19" s="96"/>
+      <c r="D19" s="96"/>
+      <c r="E19" s="96"/>
+      <c r="F19" s="96"/>
+      <c r="G19" s="96"/>
+      <c r="H19" s="96"/>
+      <c r="I19" s="96"/>
+      <c r="J19" s="96"/>
+      <c r="K19" s="96"/>
+      <c r="L19" s="96"/>
+      <c r="M19" s="96"/>
+      <c r="N19" s="96"/>
+      <c r="O19" s="97"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
     </row>
     <row r="20" spans="1:24" ht="49.2" customHeight="1" thickBot="1">
-      <c r="A20" s="89" t="s">
-        <v>61</v>
+      <c r="A20" s="105" t="s">
+        <v>126</v>
       </c>
-      <c r="B20" s="87"/>
-      <c r="C20" s="87" t="s">
+      <c r="B20" s="103"/>
+      <c r="C20" s="103" t="s">
         <v>57</v>
       </c>
-      <c r="D20" s="87"/>
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="D20" s="103"/>
+      <c r="E20" s="103"/>
+      <c r="F20" s="103"/>
+      <c r="G20" s="103" t="s">
+        <v>69</v>
       </c>
-      <c r="H20" s="87"/>
-[...6 lines deleted...]
-      <c r="O20" s="88"/>
+      <c r="H20" s="103"/>
+      <c r="I20" s="103"/>
+      <c r="J20" s="103"/>
+      <c r="K20" s="103"/>
+      <c r="L20" s="103"/>
+      <c r="M20" s="103"/>
+      <c r="N20" s="103"/>
+      <c r="O20" s="104"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
     </row>
     <row r="21" spans="1:24" ht="24.6" customHeight="1">
-      <c r="A21" s="110" t="s">
+      <c r="A21" s="69" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="111"/>
-[...12 lines deleted...]
-      <c r="O21" s="112"/>
+      <c r="B21" s="70"/>
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="70"/>
+      <c r="H21" s="70"/>
+      <c r="I21" s="70"/>
+      <c r="J21" s="70"/>
+      <c r="K21" s="70"/>
+      <c r="L21" s="70"/>
+      <c r="M21" s="70"/>
+      <c r="N21" s="70"/>
+      <c r="O21" s="71"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
     </row>
     <row r="22" spans="1:24" ht="58.05" customHeight="1">
-      <c r="A22" s="113" t="s">
-        <v>77</v>
+      <c r="A22" s="72" t="s">
+        <v>125</v>
       </c>
-      <c r="B22" s="114"/>
-[...12 lines deleted...]
-      <c r="O22" s="115"/>
+      <c r="B22" s="73"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="73"/>
+      <c r="G22" s="73"/>
+      <c r="H22" s="73"/>
+      <c r="I22" s="73"/>
+      <c r="J22" s="73"/>
+      <c r="K22" s="73"/>
+      <c r="L22" s="73"/>
+      <c r="M22" s="73"/>
+      <c r="N22" s="73"/>
+      <c r="O22" s="74"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
     </row>
     <row r="23" spans="1:24" s="21" customFormat="1" ht="29.4" customHeight="1">
-      <c r="A23" s="116" t="s">
+      <c r="A23" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="117"/>
-[...6 lines deleted...]
-      <c r="I23" s="119" t="s">
+      <c r="B23" s="76"/>
+      <c r="C23" s="76"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="76"/>
+      <c r="F23" s="76"/>
+      <c r="G23" s="76"/>
+      <c r="H23" s="77"/>
+      <c r="I23" s="78" t="s">
         <v>0</v>
       </c>
-      <c r="J23" s="120"/>
-[...4 lines deleted...]
-      <c r="O23" s="121"/>
+      <c r="J23" s="79"/>
+      <c r="K23" s="79"/>
+      <c r="L23" s="79"/>
+      <c r="M23" s="79"/>
+      <c r="N23" s="76"/>
+      <c r="O23" s="80"/>
     </row>
     <row r="24" spans="1:24" s="21" customFormat="1" ht="29.4" customHeight="1">
-      <c r="A24" s="122" t="s">
-        <v>133</v>
+      <c r="A24" s="81" t="s">
+        <v>119</v>
       </c>
-      <c r="B24" s="123"/>
-[...12 lines deleted...]
-      <c r="O24" s="124"/>
+      <c r="B24" s="82"/>
+      <c r="C24" s="82"/>
+      <c r="D24" s="82"/>
+      <c r="E24" s="82"/>
+      <c r="F24" s="82"/>
+      <c r="G24" s="82"/>
+      <c r="H24" s="82"/>
+      <c r="I24" s="82"/>
+      <c r="J24" s="82"/>
+      <c r="K24" s="82"/>
+      <c r="L24" s="82"/>
+      <c r="M24" s="82"/>
+      <c r="N24" s="82"/>
+      <c r="O24" s="83"/>
     </row>
     <row r="25" spans="1:24" s="22" customFormat="1" ht="35.4" customHeight="1" thickBot="1">
-      <c r="A25" s="125" t="s">
+      <c r="A25" s="84" t="s">
         <v>59</v>
       </c>
-      <c r="B25" s="126"/>
-[...12 lines deleted...]
-      <c r="O25" s="127"/>
+      <c r="B25" s="85"/>
+      <c r="C25" s="85"/>
+      <c r="D25" s="85"/>
+      <c r="E25" s="85"/>
+      <c r="F25" s="85"/>
+      <c r="G25" s="85"/>
+      <c r="H25" s="85"/>
+      <c r="I25" s="85"/>
+      <c r="J25" s="85"/>
+      <c r="K25" s="85"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="85"/>
+      <c r="N25" s="85"/>
+      <c r="O25" s="86"/>
     </row>
     <row r="26" spans="1:24" s="22" customFormat="1" ht="35.4" customHeight="1" thickBot="1">
-      <c r="A26" s="104" t="s">
+      <c r="A26" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="105"/>
-[...1 lines deleted...]
-      <c r="D26" s="106" t="s">
+      <c r="B26" s="64"/>
+      <c r="C26" s="64"/>
+      <c r="D26" s="65" t="s">
         <v>60</v>
       </c>
-      <c r="E26" s="106"/>
-[...9 lines deleted...]
-      <c r="O26" s="107"/>
+      <c r="E26" s="65"/>
+      <c r="F26" s="65"/>
+      <c r="G26" s="65"/>
+      <c r="H26" s="65"/>
+      <c r="I26" s="65"/>
+      <c r="J26" s="65"/>
+      <c r="K26" s="65"/>
+      <c r="L26" s="65"/>
+      <c r="M26" s="65"/>
+      <c r="N26" s="65"/>
+      <c r="O26" s="66"/>
     </row>
     <row r="27" spans="1:24" ht="18.75" customHeight="1"/>
     <row r="28" spans="1:24" ht="18.75" customHeight="1"/>
     <row r="29" spans="1:24" ht="18.75" customHeight="1"/>
     <row r="30" spans="1:24" ht="18.75" customHeight="1"/>
     <row r="31" spans="1:24" ht="18.75" customHeight="1"/>
     <row r="32" spans="1:24" ht="18.75" customHeight="1"/>
     <row r="33" ht="18.75" customHeight="1"/>
     <row r="34" ht="18.75" customHeight="1"/>
     <row r="35" ht="18.75" customHeight="1"/>
     <row r="36" ht="18.75" customHeight="1"/>
     <row r="37" ht="18.75" customHeight="1"/>
     <row r="38" ht="18.75" customHeight="1"/>
     <row r="39" ht="18.75" customHeight="1"/>
     <row r="40" ht="18.75" customHeight="1"/>
     <row r="41" ht="18.75" customHeight="1"/>
     <row r="42" ht="18.75" customHeight="1"/>
     <row r="43" ht="18.75" customHeight="1"/>
     <row r="44" ht="18.75" customHeight="1"/>
     <row r="45" ht="18.75" customHeight="1"/>
     <row r="46" ht="18.75" customHeight="1"/>
     <row r="47" ht="18.75" customHeight="1"/>
     <row r="48" ht="18.75" customHeight="1"/>
     <row r="49" ht="18.75" customHeight="1"/>
     <row r="50" ht="18.75" customHeight="1"/>
@@ -16380,869 +16421,880 @@
     <row r="979" ht="18.75" customHeight="1"/>
     <row r="980" ht="18.75" customHeight="1"/>
     <row r="981" ht="18.75" customHeight="1"/>
     <row r="982" ht="18.75" customHeight="1"/>
     <row r="983" ht="18.75" customHeight="1"/>
     <row r="984" ht="18.75" customHeight="1"/>
     <row r="985" ht="18.75" customHeight="1"/>
     <row r="986" ht="18.75" customHeight="1"/>
     <row r="987" ht="18.75" customHeight="1"/>
     <row r="988" ht="18.75" customHeight="1"/>
     <row r="989" ht="18.75" customHeight="1"/>
     <row r="990" ht="18.75" customHeight="1"/>
     <row r="991" ht="18.75" customHeight="1"/>
     <row r="992" ht="18.75" customHeight="1"/>
     <row r="993" ht="18.75" customHeight="1"/>
     <row r="994" ht="18.75" customHeight="1"/>
     <row r="995" ht="18.75" customHeight="1"/>
     <row r="996" ht="18.75" customHeight="1"/>
     <row r="997" ht="18.75" customHeight="1"/>
     <row r="998" ht="18.75" customHeight="1"/>
     <row r="999" ht="18.75" customHeight="1"/>
     <row r="1000" ht="18.75" customHeight="1"/>
     <row r="1001" ht="18.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="D3:O3"/>
+    <mergeCell ref="B4:O4"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B7:C8"/>
+    <mergeCell ref="B9:C10"/>
+    <mergeCell ref="E7:E10"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="M7:O8"/>
+    <mergeCell ref="A5:O5"/>
+    <mergeCell ref="L6:O6"/>
+    <mergeCell ref="L9:L10"/>
+    <mergeCell ref="M9:O10"/>
+    <mergeCell ref="F6:K6"/>
+    <mergeCell ref="F7:K10"/>
+    <mergeCell ref="G20:O20"/>
+    <mergeCell ref="C20:F20"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="N12:O12"/>
+    <mergeCell ref="A16:O16"/>
+    <mergeCell ref="A11:O11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="F12:G12"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="D26:O26"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="A21:O21"/>
     <mergeCell ref="A22:O22"/>
     <mergeCell ref="A23:H23"/>
     <mergeCell ref="I23:O23"/>
     <mergeCell ref="A24:O24"/>
     <mergeCell ref="A25:O25"/>
     <mergeCell ref="A17:O17"/>
     <mergeCell ref="A18:O18"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="A19:O19"/>
-    <mergeCell ref="A11:O11"/>
-[...26 lines deleted...]
-    <mergeCell ref="F7:K10"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="L14" r:id="rId1" xr:uid="{CA50D598-8208-4871-A736-578618E7DE2B}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="48" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7D9EF6F6-42A2-4181-9A00-DEB6E7811627}">
           <x14:formula1>
             <xm:f>선택사항!$B$3:$B$6</xm:f>
           </x14:formula1>
           <xm:sqref>A14:A15</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E93AC69-6F36-4825-8B91-99C6181511DF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L59"/>
+  <dimension ref="A1:L60"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+      <selection activeCell="D5" sqref="D5:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.6640625" defaultRowHeight="17.399999999999999"/>
   <cols>
     <col min="1" max="1" width="17.33203125" style="59" customWidth="1"/>
     <col min="2" max="2" width="26.5546875" style="59" customWidth="1"/>
     <col min="3" max="3" width="23.21875" style="59" customWidth="1"/>
     <col min="4" max="4" width="22.33203125" style="59" customWidth="1"/>
     <col min="5" max="5" width="29.6640625" style="59" customWidth="1"/>
     <col min="6" max="6" width="60.5546875" style="59" customWidth="1"/>
     <col min="7" max="16384" width="9.6640625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="33" customFormat="1" ht="49.95" customHeight="1">
-      <c r="A1" s="181" t="s">
-        <v>80</v>
+      <c r="A1" s="147" t="s">
+        <v>74</v>
       </c>
-      <c r="B1" s="181"/>
-[...3 lines deleted...]
-      <c r="F1" s="181"/>
+      <c r="B1" s="147"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
     </row>
     <row r="2" spans="1:12" s="33" customFormat="1" ht="25.8" customHeight="1" thickBot="1">
       <c r="A2" s="34"/>
-      <c r="B2" s="193" t="s">
-        <v>81</v>
+      <c r="B2" s="163" t="s">
+        <v>75</v>
       </c>
-      <c r="C2" s="193"/>
-[...2 lines deleted...]
-      <c r="F2" s="193"/>
+      <c r="C2" s="163"/>
+      <c r="D2" s="163"/>
+      <c r="E2" s="163"/>
+      <c r="F2" s="163"/>
     </row>
     <row r="3" spans="1:12" s="37" customFormat="1" ht="22.2" customHeight="1" thickBot="1">
       <c r="A3" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="D3" s="182" t="s">
+      <c r="D3" s="148" t="s">
         <v>31</v>
       </c>
-      <c r="E3" s="183"/>
-      <c r="F3" s="184"/>
+      <c r="E3" s="149"/>
+      <c r="F3" s="150"/>
     </row>
     <row r="4" spans="1:12" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A4" s="185" t="s">
-        <v>82</v>
+      <c r="A4" s="151" t="s">
+        <v>76</v>
       </c>
       <c r="B4" s="38" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="C4" s="39"/>
-      <c r="D4" s="187" t="s">
-        <v>84</v>
+      <c r="D4" s="154" t="s">
+        <v>78</v>
       </c>
-      <c r="E4" s="188"/>
-      <c r="F4" s="189"/>
+      <c r="E4" s="155"/>
+      <c r="F4" s="156"/>
     </row>
     <row r="5" spans="1:12" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A5" s="148"/>
+      <c r="A5" s="152"/>
       <c r="B5" s="41"/>
       <c r="C5" s="42">
         <v>0.52777777777777779</v>
       </c>
-      <c r="D5" s="138" t="s">
-        <v>85</v>
+      <c r="D5" s="141" t="s">
+        <v>79</v>
       </c>
-      <c r="E5" s="139"/>
-      <c r="F5" s="140"/>
+      <c r="E5" s="142"/>
+      <c r="F5" s="143"/>
     </row>
     <row r="6" spans="1:12" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A6" s="148"/>
+      <c r="A6" s="152"/>
       <c r="B6" s="41" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="C6" s="42">
         <v>0.27777777777777779</v>
       </c>
-      <c r="D6" s="138" t="s">
+      <c r="D6" s="141" t="s">
+        <v>81</v>
+      </c>
+      <c r="E6" s="142"/>
+      <c r="F6" s="143"/>
+    </row>
+    <row r="7" spans="1:12" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A7" s="152"/>
+      <c r="B7" s="41"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="141" t="s">
+        <v>82</v>
+      </c>
+      <c r="E7" s="142"/>
+      <c r="F7" s="143"/>
+    </row>
+    <row r="8" spans="1:12" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A8" s="152"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41" t="s">
+        <v>83</v>
+      </c>
+      <c r="D8" s="164" t="s">
+        <v>84</v>
+      </c>
+      <c r="E8" s="165"/>
+      <c r="F8" s="166"/>
+    </row>
+    <row r="9" spans="1:12" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A9" s="152"/>
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="157" t="s">
+        <v>131</v>
+      </c>
+      <c r="E9" s="158"/>
+      <c r="F9" s="159"/>
+    </row>
+    <row r="10" spans="1:12" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A10" s="152"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="157" t="s">
+        <v>85</v>
+      </c>
+      <c r="E10" s="158"/>
+      <c r="F10" s="159"/>
+    </row>
+    <row r="11" spans="1:12" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A11" s="152"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="141" t="s">
+        <v>86</v>
+      </c>
+      <c r="E11" s="142"/>
+      <c r="F11" s="143"/>
+    </row>
+    <row r="12" spans="1:12" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A12" s="152"/>
+      <c r="B12" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="44"/>
+      <c r="D12" s="141" t="s">
         <v>87</v>
       </c>
-      <c r="E6" s="139"/>
-[...64 lines deleted...]
-      <c r="F12" s="140"/>
+      <c r="E12" s="142"/>
+      <c r="F12" s="143"/>
       <c r="L12" s="40" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:12" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A13" s="148"/>
+      <c r="A13" s="152"/>
       <c r="B13" s="45"/>
       <c r="C13" s="41"/>
-      <c r="D13" s="153" t="s">
-        <v>95</v>
+      <c r="D13" s="144" t="s">
+        <v>88</v>
       </c>
-      <c r="E13" s="154"/>
-      <c r="F13" s="155"/>
+      <c r="E13" s="145"/>
+      <c r="F13" s="146"/>
     </row>
     <row r="14" spans="1:12" s="40" customFormat="1" ht="25.05" customHeight="1" thickBot="1">
-      <c r="A14" s="186"/>
+      <c r="A14" s="153"/>
       <c r="B14" s="46"/>
       <c r="C14" s="46"/>
-      <c r="D14" s="162" t="s">
-        <v>96</v>
+      <c r="D14" s="160" t="s">
+        <v>89</v>
       </c>
-      <c r="E14" s="163"/>
-      <c r="F14" s="164"/>
+      <c r="E14" s="161"/>
+      <c r="F14" s="162"/>
     </row>
     <row r="15" spans="1:12" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A15" s="147" t="s">
-        <v>97</v>
+      <c r="A15" s="172" t="s">
+        <v>90</v>
       </c>
       <c r="B15" s="26" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C15" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="D15" s="150" t="s">
-        <v>98</v>
+      <c r="D15" s="174" t="s">
+        <v>91</v>
       </c>
-      <c r="E15" s="151"/>
-      <c r="F15" s="152"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="176"/>
     </row>
     <row r="16" spans="1:12" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A16" s="148"/>
+      <c r="A16" s="152"/>
       <c r="B16" s="41"/>
       <c r="C16" s="41" t="s">
+        <v>83</v>
+      </c>
+      <c r="D16" s="180" t="s">
+        <v>138</v>
+      </c>
+      <c r="E16" s="181"/>
+      <c r="F16" s="182"/>
+    </row>
+    <row r="17" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A17" s="152"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="144" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" s="145"/>
+      <c r="F17" s="146"/>
+    </row>
+    <row r="18" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A18" s="152"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="138" t="s">
+        <v>130</v>
+      </c>
+      <c r="E18" s="139"/>
+      <c r="F18" s="140"/>
+    </row>
+    <row r="19" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A19" s="152"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="144" t="s">
+        <v>92</v>
+      </c>
+      <c r="E19" s="145"/>
+      <c r="F19" s="146"/>
+    </row>
+    <row r="20" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A20" s="173"/>
+      <c r="B20" s="25"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="160" t="s">
         <v>89</v>
       </c>
-      <c r="D16" s="175" t="s">
-[...43 lines deleted...]
-      <c r="F20" s="164"/>
+      <c r="E20" s="161"/>
+      <c r="F20" s="162"/>
     </row>
     <row r="21" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A21" s="147" t="s">
-        <v>101</v>
+      <c r="A21" s="172" t="s">
+        <v>93</v>
       </c>
       <c r="B21" s="26" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C21" s="26"/>
-      <c r="D21" s="150" t="s">
-        <v>102</v>
+      <c r="D21" s="174" t="s">
+        <v>94</v>
       </c>
-      <c r="E21" s="151"/>
-      <c r="F21" s="152"/>
+      <c r="E21" s="175"/>
+      <c r="F21" s="176"/>
     </row>
     <row r="22" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A22" s="148"/>
+      <c r="A22" s="152"/>
       <c r="B22" s="25"/>
       <c r="C22" s="41" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
-      <c r="D22" s="153" t="s">
-        <v>103</v>
+      <c r="D22" s="144" t="s">
+        <v>95</v>
       </c>
-      <c r="E22" s="154"/>
-      <c r="F22" s="155"/>
+      <c r="E22" s="145"/>
+      <c r="F22" s="146"/>
     </row>
     <row r="23" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A23" s="148"/>
+      <c r="A23" s="152"/>
       <c r="B23" s="25"/>
       <c r="C23" s="41"/>
       <c r="D23" s="48" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="E23" s="49"/>
       <c r="F23" s="50"/>
     </row>
     <row r="24" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A24" s="148"/>
+      <c r="A24" s="152"/>
       <c r="B24" s="25"/>
       <c r="C24" s="41"/>
-      <c r="D24" s="156" t="s">
-        <v>105</v>
+      <c r="D24" s="177" t="s">
+        <v>129</v>
       </c>
-      <c r="E24" s="157"/>
-      <c r="F24" s="158"/>
+      <c r="E24" s="178"/>
+      <c r="F24" s="179"/>
     </row>
     <row r="25" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A25" s="148"/>
+      <c r="A25" s="152"/>
       <c r="B25" s="25"/>
       <c r="C25" s="41"/>
-      <c r="D25" s="138" t="s">
-        <v>66</v>
+      <c r="D25" s="177" t="s">
+        <v>100</v>
       </c>
-      <c r="E25" s="139"/>
-      <c r="F25" s="140"/>
+      <c r="E25" s="178"/>
+      <c r="F25" s="179"/>
     </row>
     <row r="26" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A26" s="148"/>
+      <c r="A26" s="152"/>
       <c r="B26" s="25"/>
       <c r="C26" s="41"/>
-      <c r="D26" s="178" t="s">
-        <v>71</v>
+      <c r="D26" s="141" t="s">
+        <v>63</v>
       </c>
-      <c r="E26" s="179"/>
-      <c r="F26" s="180"/>
+      <c r="E26" s="142"/>
+      <c r="F26" s="143"/>
     </row>
     <row r="27" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A27" s="148"/>
+      <c r="A27" s="152"/>
       <c r="B27" s="25"/>
       <c r="C27" s="41"/>
       <c r="D27" s="138" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="E27" s="139"/>
       <c r="F27" s="140"/>
     </row>
     <row r="28" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A28" s="149"/>
+      <c r="A28" s="152"/>
       <c r="B28" s="25"/>
       <c r="C28" s="41"/>
-      <c r="D28" s="162" t="s">
-        <v>96</v>
+      <c r="D28" s="141" t="s">
+        <v>97</v>
       </c>
-      <c r="E28" s="163"/>
-      <c r="F28" s="164"/>
+      <c r="E28" s="142"/>
+      <c r="F28" s="143"/>
     </row>
     <row r="29" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A29" s="147" t="s">
+      <c r="A29" s="173"/>
+      <c r="B29" s="25"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="160" t="s">
+        <v>89</v>
+      </c>
+      <c r="E29" s="161"/>
+      <c r="F29" s="162"/>
+    </row>
+    <row r="30" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A30" s="172" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="26"/>
+      <c r="D30" s="174" t="s">
+        <v>94</v>
+      </c>
+      <c r="E30" s="175"/>
+      <c r="F30" s="176"/>
+    </row>
+    <row r="31" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A31" s="152"/>
+      <c r="B31" s="25"/>
+      <c r="C31" s="41" t="s">
+        <v>83</v>
+      </c>
+      <c r="D31" s="144" t="s">
+        <v>95</v>
+      </c>
+      <c r="E31" s="145"/>
+      <c r="F31" s="146"/>
+    </row>
+    <row r="32" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A32" s="152"/>
+      <c r="B32" s="25"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="48" t="s">
+        <v>99</v>
+      </c>
+      <c r="E32" s="49"/>
+      <c r="F32" s="50"/>
+    </row>
+    <row r="33" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A33" s="152"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" s="177" t="s">
+        <v>129</v>
+      </c>
+      <c r="E33" s="178"/>
+      <c r="F33" s="179"/>
+    </row>
+    <row r="34" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A34" s="152"/>
+      <c r="B34" s="25"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="177" t="s">
         <v>107</v>
       </c>
-      <c r="B29" s="26" t="s">
-        <v>64</v>
+      <c r="E34" s="178"/>
+      <c r="F34" s="179"/>
+    </row>
+    <row r="35" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A35" s="152"/>
+      <c r="B35" s="25"/>
+      <c r="C35" s="41"/>
+      <c r="D35" s="141" t="s">
+        <v>101</v>
       </c>
-      <c r="C29" s="26"/>
-      <c r="D29" s="150" t="s">
+      <c r="E35" s="142"/>
+      <c r="F35" s="143"/>
+    </row>
+    <row r="36" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A36" s="152"/>
+      <c r="B36" s="25"/>
+      <c r="C36" s="42"/>
+      <c r="D36" s="195" t="s">
         <v>102</v>
       </c>
-      <c r="E29" s="151"/>
-      <c r="F29" s="152"/>
+      <c r="E36" s="193"/>
+      <c r="F36" s="194"/>
     </row>
-    <row r="30" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-[...2 lines deleted...]
-      <c r="C30" s="41" t="s">
+    <row r="37" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A37" s="152"/>
+      <c r="B37" s="25"/>
+      <c r="C37" s="41"/>
+      <c r="D37" s="141" t="s">
+        <v>103</v>
+      </c>
+      <c r="E37" s="142"/>
+      <c r="F37" s="143"/>
+    </row>
+    <row r="38" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A38" s="173"/>
+      <c r="B38" s="25"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="160" t="s">
         <v>89</v>
       </c>
-      <c r="D30" s="153" t="s">
-        <v>103</v>
+      <c r="E38" s="161"/>
+      <c r="F38" s="162"/>
+    </row>
+    <row r="39" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A39" s="172" t="s">
+        <v>104</v>
       </c>
-      <c r="E30" s="154"/>
-      <c r="F30" s="155"/>
+      <c r="B39" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="26"/>
+      <c r="D39" s="174" t="s">
+        <v>105</v>
+      </c>
+      <c r="E39" s="175"/>
+      <c r="F39" s="176"/>
     </row>
-    <row r="31" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-[...3 lines deleted...]
-      <c r="D31" s="48" t="s">
+    <row r="40" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A40" s="152"/>
+      <c r="B40" s="25"/>
+      <c r="C40" s="41" t="s">
+        <v>83</v>
+      </c>
+      <c r="D40" s="144" t="s">
+        <v>95</v>
+      </c>
+      <c r="E40" s="145"/>
+      <c r="F40" s="146"/>
+    </row>
+    <row r="41" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A41" s="152"/>
+      <c r="B41" s="25"/>
+      <c r="C41" s="41"/>
+      <c r="D41" s="48" t="s">
+        <v>106</v>
+      </c>
+      <c r="E41" s="49"/>
+      <c r="F41" s="50"/>
+    </row>
+    <row r="42" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A42" s="152"/>
+      <c r="B42" s="25"/>
+      <c r="C42" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="D42" s="177" t="s">
+        <v>132</v>
+      </c>
+      <c r="E42" s="178"/>
+      <c r="F42" s="179"/>
+    </row>
+    <row r="43" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A43" s="152"/>
+      <c r="B43" s="25"/>
+      <c r="C43" s="51"/>
+      <c r="D43" s="141" t="s">
         <v>108</v>
       </c>
-      <c r="E31" s="49"/>
-[...130 lines deleted...]
-      <c r="F43" s="140"/>
+      <c r="E43" s="142"/>
+      <c r="F43" s="143"/>
     </row>
     <row r="44" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A44" s="148"/>
+      <c r="A44" s="152"/>
       <c r="B44" s="25" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="C44" s="52">
         <v>0.81944444444444442</v>
       </c>
-      <c r="D44" s="138" t="s">
-        <v>120</v>
+      <c r="D44" s="141" t="s">
+        <v>110</v>
       </c>
-      <c r="E44" s="139"/>
-      <c r="F44" s="140"/>
+      <c r="E44" s="142"/>
+      <c r="F44" s="143"/>
     </row>
     <row r="45" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A45" s="148"/>
+      <c r="A45" s="152"/>
       <c r="B45" s="25"/>
       <c r="C45" s="52">
         <v>0.88541666666666663</v>
       </c>
-      <c r="D45" s="138" t="s">
-        <v>121</v>
+      <c r="D45" s="141" t="s">
+        <v>133</v>
       </c>
-      <c r="E45" s="139"/>
-      <c r="F45" s="140"/>
+      <c r="E45" s="142"/>
+      <c r="F45" s="143"/>
     </row>
     <row r="46" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A46" s="148"/>
+      <c r="A46" s="152"/>
       <c r="B46" s="25"/>
-      <c r="C46" s="41" t="s">
-        <v>89</v>
+      <c r="C46" s="52"/>
+      <c r="D46" s="190" t="s">
+        <v>135</v>
       </c>
-      <c r="D46" s="138" t="s">
-[...3 lines deleted...]
-      <c r="F46" s="140"/>
+      <c r="E46" s="191"/>
+      <c r="F46" s="192"/>
     </row>
     <row r="47" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A47" s="149"/>
+      <c r="A47" s="152"/>
       <c r="B47" s="25"/>
-      <c r="C47" s="41"/>
-      <c r="D47" s="162" t="s">
+      <c r="C47" s="41" t="s">
+        <v>83</v>
+      </c>
+      <c r="D47" s="141" t="s">
+        <v>134</v>
+      </c>
+      <c r="E47" s="142"/>
+      <c r="F47" s="143"/>
+    </row>
+    <row r="48" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A48" s="173"/>
+      <c r="B48" s="25"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="160" t="s">
         <v>33</v>
       </c>
-      <c r="E47" s="163"/>
-[...14 lines deleted...]
-      <c r="F48" s="140"/>
+      <c r="E48" s="161"/>
+      <c r="F48" s="162"/>
     </row>
     <row r="49" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A49" s="148"/>
-[...2 lines deleted...]
-        <v>89</v>
+      <c r="A49" s="172" t="s">
+        <v>111</v>
       </c>
-      <c r="D49" s="170" t="s">
-        <v>68</v>
+      <c r="B49" s="26" t="s">
+        <v>109</v>
       </c>
-      <c r="E49" s="171"/>
-      <c r="F49" s="172"/>
+      <c r="C49" s="26"/>
+      <c r="D49" s="141" t="s">
+        <v>112</v>
+      </c>
+      <c r="E49" s="142"/>
+      <c r="F49" s="143"/>
     </row>
     <row r="50" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A50" s="148"/>
+      <c r="A50" s="152"/>
       <c r="B50" s="25"/>
-      <c r="C50" s="41"/>
-[...1 lines deleted...]
-        <v>125</v>
+      <c r="C50" s="41" t="s">
+        <v>83</v>
       </c>
-      <c r="E50" s="145"/>
-      <c r="F50" s="146"/>
+      <c r="D50" s="190" t="s">
+        <v>65</v>
+      </c>
+      <c r="E50" s="191"/>
+      <c r="F50" s="192"/>
     </row>
     <row r="51" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A51" s="148"/>
+      <c r="A51" s="152"/>
       <c r="B51" s="25"/>
       <c r="C51" s="41"/>
-      <c r="D51" s="144" t="s">
-        <v>126</v>
+      <c r="D51" s="183" t="s">
+        <v>137</v>
       </c>
-      <c r="E51" s="145"/>
-      <c r="F51" s="146"/>
+      <c r="E51" s="184"/>
+      <c r="F51" s="185"/>
     </row>
     <row r="52" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A52" s="148"/>
+      <c r="A52" s="152"/>
       <c r="B52" s="25"/>
       <c r="C52" s="41"/>
-      <c r="D52" s="138" t="s">
-        <v>127</v>
+      <c r="D52" s="183" t="s">
+        <v>136</v>
       </c>
-      <c r="E52" s="139"/>
-      <c r="F52" s="140"/>
+      <c r="E52" s="184"/>
+      <c r="F52" s="185"/>
     </row>
     <row r="53" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A53" s="148"/>
+      <c r="A53" s="152"/>
       <c r="B53" s="25"/>
       <c r="C53" s="41"/>
-      <c r="D53" s="173" t="s">
-        <v>70</v>
+      <c r="D53" s="141" t="s">
+        <v>113</v>
       </c>
-      <c r="E53" s="160"/>
-      <c r="F53" s="161"/>
+      <c r="E53" s="142"/>
+      <c r="F53" s="143"/>
     </row>
     <row r="54" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A54" s="148"/>
+      <c r="A54" s="152"/>
       <c r="B54" s="25"/>
-      <c r="C54" s="53"/>
-[...1 lines deleted...]
-        <v>128</v>
+      <c r="C54" s="41"/>
+      <c r="D54" s="196" t="s">
+        <v>139</v>
       </c>
-      <c r="E54" s="139"/>
-      <c r="F54" s="140"/>
+      <c r="E54" s="165"/>
+      <c r="F54" s="166"/>
     </row>
     <row r="55" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A55" s="149"/>
-[...3 lines deleted...]
-      </c>
+      <c r="A55" s="152"/>
+      <c r="B55" s="25"/>
+      <c r="C55" s="53"/>
       <c r="D55" s="141" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="E55" s="142"/>
       <c r="F55" s="143"/>
     </row>
     <row r="56" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A56" s="165" t="s">
-        <v>130</v>
+      <c r="A56" s="173"/>
+      <c r="B56" s="38"/>
+      <c r="C56" s="42">
+        <v>0.95833333333333337</v>
       </c>
-      <c r="B56" s="54"/>
-[...2 lines deleted...]
-        <v>67</v>
+      <c r="D56" s="167" t="s">
+        <v>115</v>
       </c>
-      <c r="E56" s="139"/>
-      <c r="F56" s="140"/>
+      <c r="E56" s="168"/>
+      <c r="F56" s="169"/>
     </row>
     <row r="57" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A57" s="174"/>
-[...2 lines deleted...]
-      <c r="D57" s="141"/>
+      <c r="A57" s="170" t="s">
+        <v>116</v>
+      </c>
+      <c r="B57" s="54"/>
+      <c r="C57" s="55"/>
+      <c r="D57" s="141" t="s">
+        <v>64</v>
+      </c>
       <c r="E57" s="142"/>
       <c r="F57" s="143"/>
     </row>
     <row r="58" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
-      <c r="A58" s="165" t="s">
-        <v>131</v>
+      <c r="A58" s="171"/>
+      <c r="B58" s="38"/>
+      <c r="C58" s="53"/>
+      <c r="D58" s="167"/>
+      <c r="E58" s="168"/>
+      <c r="F58" s="169"/>
+    </row>
+    <row r="59" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1">
+      <c r="A59" s="170" t="s">
+        <v>117</v>
       </c>
-      <c r="B58" s="54" t="s">
-        <v>83</v>
+      <c r="B59" s="54" t="s">
+        <v>77</v>
       </c>
-      <c r="C58" s="56">
+      <c r="C59" s="56">
         <v>0.21527777777777779</v>
       </c>
-      <c r="D58" s="138" t="s">
-        <v>132</v>
+      <c r="D59" s="141" t="s">
+        <v>118</v>
       </c>
-      <c r="E58" s="139"/>
-      <c r="F58" s="140"/>
+      <c r="E59" s="142"/>
+      <c r="F59" s="143"/>
     </row>
-    <row r="59" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1" thickBot="1">
-[...5 lines deleted...]
-      <c r="F59" s="169"/>
+    <row r="60" spans="1:6" s="40" customFormat="1" ht="25.05" customHeight="1" thickBot="1">
+      <c r="A60" s="186"/>
+      <c r="B60" s="57"/>
+      <c r="C60" s="58"/>
+      <c r="D60" s="187"/>
+      <c r="E60" s="188"/>
+      <c r="F60" s="189"/>
     </row>
   </sheetData>
-  <mergeCells count="64">
+  <mergeCells count="65">
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="D46:F46"/>
+    <mergeCell ref="D57:F57"/>
+    <mergeCell ref="D58:F58"/>
+    <mergeCell ref="D52:F52"/>
+    <mergeCell ref="A30:A38"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="D34:F34"/>
+    <mergeCell ref="D35:F35"/>
+    <mergeCell ref="D36:F36"/>
+    <mergeCell ref="D38:F38"/>
+    <mergeCell ref="D37:F37"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="D44:F44"/>
+    <mergeCell ref="D55:F55"/>
+    <mergeCell ref="D45:F45"/>
+    <mergeCell ref="D47:F47"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="D51:F51"/>
+    <mergeCell ref="A59:A60"/>
+    <mergeCell ref="D59:F59"/>
+    <mergeCell ref="D60:F60"/>
+    <mergeCell ref="D48:F48"/>
+    <mergeCell ref="A49:A56"/>
+    <mergeCell ref="D49:F49"/>
+    <mergeCell ref="D50:F50"/>
+    <mergeCell ref="D53:F53"/>
+    <mergeCell ref="D54:F54"/>
+    <mergeCell ref="A39:A48"/>
+    <mergeCell ref="D39:F39"/>
+    <mergeCell ref="D40:F40"/>
+    <mergeCell ref="D43:F43"/>
+    <mergeCell ref="D56:F56"/>
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="A21:A29"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="D29:F29"/>
+    <mergeCell ref="A15:A20"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="D18:F18"/>
+    <mergeCell ref="D17:F17"/>
     <mergeCell ref="D26:F26"/>
+    <mergeCell ref="D27:F27"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="A4:A14"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D14:F14"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="D9:F9"/>
-    <mergeCell ref="D55:F55"/>
-[...46 lines deleted...]
-    <mergeCell ref="D46:F46"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="41" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95157EAD-4EF3-43DF-A5A0-87CEB00FECE8}">
   <dimension ref="B1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>
     <col min="2" max="2" width="47" customWidth="1"/>
     <col min="3" max="3" width="18.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="25.2" customHeight="1">